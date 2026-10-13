--- v0 (2026-05-06)
+++ v1 (2026-10-13)
@@ -1,3275 +1,3422 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="40DA57CE" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="40DA57CE" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="001564BE">
       <w:pPr>
         <w:pStyle w:val="Tytu"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Applied Cybersecurity and Internet Governance: Template for Authors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136758FF" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="136758FF" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ECDFC55" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="7ECDFC55" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:t>Introduction – Heading 1 Style Applied</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5656F1" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:r w:rsidRPr="00172DE8">
+    <w:p w14:paraId="3F5656F1" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:t xml:space="preserve">Do not type nor paste your abstract nor keywords in the template. The abstract will be automatically uploaded from the editorial system during the submission. The abstract needs to be a concise description of the manuscript. Briefly outline the background of the study, specify research objectives, and describe any hypotheses that have been tested. Present methodology of the study, explain quantitative or qualitative methods, and specify the research instrument. Provide a concise summary of the most important results that have been obtained. Explain why the study results are significant and give the key take-home message(s). The abstract is published separately by many indexing databases, so it should be complete and it must be able to stand alone. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E52445F" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:r w:rsidRPr="00172DE8">
+    <w:p w14:paraId="6E52445F" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:t xml:space="preserve">The introduction provides an adequate background, and places the study in a broad international context. The current state of the research field should be reviewed carefully and key publications cited. Establish the importance of the topic and explain the significance of your study. Identify the paucity of previous research or identify a knowledge gap in the field of study. Convince the reader why your paper is worth reading. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6515F522" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:r w:rsidRPr="00172DE8">
+    <w:p w14:paraId="6515F522" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:t xml:space="preserve">The introduction also gives the purpose of the article, hypothesis and research strategy (methods) selected to achieve the research objective. The structure of the paper may be outlined. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166A06AD" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:r w:rsidRPr="00172DE8">
+    <w:p w14:paraId="166A06AD" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:t xml:space="preserve">The introduction may be divided by subheadings. Papers should be written in English using British spelling. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8ECED8" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="7C8ECED8" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:t>Subsection 1 – Heading 2 Style Applied</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA236EC" w14:textId="5CDDC7F6" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...1 lines deleted...]
-        <w:t>Use IEEE reference style. References need not be cited in the text. When they are, they appear on the line, in square brackets, inside the punctuation. Grammatically, they may be treated as if they were footnote numbers, e.g.: as shown by Brown [4, 5]; as mentioned earlier [2, pp. 5-10, 4, Fig. 1–7, Appendix I, 9]; Smith [4, Algorithm 5] and Brown and Jones [5, eq.(2)]; Wood et al. [7].</w:t>
+    <w:p w14:paraId="0DA236EC" w14:textId="7337E81F" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>Use IEEE reference style. References need not be cited in the text. When they are, they appear on the line, in square brackets, inside the punctuation. Grammatically, they may be treated as if they were footnote numbers, e.g.: as shown by Brown [4</w:t>
+      </w:r>
+      <w:r w:rsidR="00E200BF">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E200BF">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>5]; as mentioned earlier [2, pp. 5</w:t>
+      </w:r>
+      <w:r w:rsidR="004A65E6" w:rsidRPr="00E77FCE">
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00530FBB">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00530FBB">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>4, Fig. 1–7, Appendix I</w:t>
+      </w:r>
+      <w:r w:rsidR="00530FBB">
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00530FBB">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">9]; Smith [4, Algorithm 5] and Brown and Jones [5, </w:t>
+      </w:r>
+      <w:r w:rsidR="00530FBB">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>q.</w:t>
+      </w:r>
+      <w:r w:rsidR="00530FBB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>2]; Wood et al. [7].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2321B85A" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> or Zotero to avoid typing mistakes and duplicated references.  </w:t>
+    <w:p w14:paraId="2321B85A" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">We strongly recommend preparing the references with a bibliography software package, such as Mendeley, EndNote, ReferenceManager or Zotero to avoid typing mistakes and duplicated references.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAA2C82" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="5FAA2C82" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:t xml:space="preserve">Methods </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7A72EF" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:r w:rsidRPr="00172DE8">
+    <w:p w14:paraId="1E7A72EF" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:t>Please note that research papers can have a separate methodology section that provides sufficient methodological details to allow the work to be reproduced, such as the methods, instruments, procedure, characteristics of the sample, and other details. Authors must also state their method for determining sample size and report all tasks and procedures conducted prior to the last measure to be analysed. Procedures not directly relevant to the research question can be described briefly, but they should not be omitted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A981064" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="5A981064" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
         <w:t>Results</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B9B6CE" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Results should be clear and concise. Describe the outcome both in terms of the statistical analyses and in the language of the research. Include exact p values for statistical tests, measures of effect size, and confidence intervals when appropriate. For experimental reports, effects should be accompanied by their corresponding means and standard deviations, either within the text or in a table. Correlational reports should also include these descriptive statistics. </w:t>
+    <w:p w14:paraId="16B9B6CE" w14:textId="626BC320" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>Results should be clear and concise. Describe the outcome both in terms of the statistical analyses and in the language of the research. Include exact p values for statistical tests, measures of effect size, and confidence intervals when appropriate. For experimental reports, effects should be accompanied by their corresponding means and standard deviations, either within the text or in a table. Correlational reports should also include these descriptive statistics.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA6B495" w14:textId="2C688258" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="405D2DDB" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C09573C" w14:textId="0089E925" w:rsidR="0000456F" w:rsidRPr="00E77FCE" w:rsidRDefault="0000456F" w:rsidP="0000456F">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
+        <w:keepNext/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00172DE8">
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00792EA9" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near to the first time they are cited. Obtain permission and include the acknowledgement required by the copyright holder if a table is being reproduced from another source.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4408"/>
         <w:gridCol w:w="1738"/>
         <w:gridCol w:w="1740"/>
         <w:gridCol w:w="2036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00172DE8" w:rsidRPr="00172DE8" w14:paraId="021DE898" w14:textId="77777777" w:rsidTr="005D5B15">
+      <w:tr w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w14:paraId="021DE898" w14:textId="77777777" w:rsidTr="005D5B15">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6A975D" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="2F6A975D" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Social attitudes conducive to the strengthening of cybersecurity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2779" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="273D9F88" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="273D9F88" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Variables</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172DE8" w:rsidRPr="00172DE8" w14:paraId="2AA80DCD" w14:textId="77777777" w:rsidTr="005D5B15">
+      <w:tr w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w14:paraId="2AA80DCD" w14:textId="77777777" w:rsidTr="005D5B15">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5070CDEF" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="5070CDEF" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="129924F1" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="129924F1" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Gender</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="182AF73D" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="182AF73D" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="435B8FCA" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="435B8FCA" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Agglomeration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172DE8" w:rsidRPr="00172DE8" w14:paraId="7483444B" w14:textId="77777777" w:rsidTr="005D5B15">
+      <w:tr w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w14:paraId="7483444B" w14:textId="77777777" w:rsidTr="005D5B15">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C264E03" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="0C264E03" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Social attitudes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348B8914" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="348B8914" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>0,0828</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6816A2C0" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="6816A2C0" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>0,0937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="476E7B76" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="476E7B76" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>0,0416</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172DE8" w:rsidRPr="00172DE8" w14:paraId="61C06626" w14:textId="77777777" w:rsidTr="005D5B15">
+      <w:tr w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w14:paraId="61C06626" w14:textId="77777777" w:rsidTr="005D5B15">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADFD6B2" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="6ADFD6B2" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="283C68C5" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="283C68C5" w14:textId="55C7D65D" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>p=0.244</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0.244</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="308C1C05" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="308C1C05" w14:textId="00E90272" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>p=0.187</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0.187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1BA61D" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="0A1BA61D" w14:textId="34805971" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>p=0.559</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0.559</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172DE8" w:rsidRPr="00172DE8" w14:paraId="6049D4B3" w14:textId="77777777" w:rsidTr="005D5B15">
+      <w:tr w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w14:paraId="6049D4B3" w14:textId="77777777" w:rsidTr="005D5B15">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D1BA1D0" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="2D1BA1D0" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>Cybersecurity competences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="181B7285" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="181B7285" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>0,0359</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70051681" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="70051681" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>0,0404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3D49ED" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="0E3D49ED" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>0,0995</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172DE8" w:rsidRPr="00172DE8" w14:paraId="37A5A4F8" w14:textId="77777777" w:rsidTr="005D5B15">
+      <w:tr w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w14:paraId="37A5A4F8" w14:textId="77777777" w:rsidTr="001564BE">
         <w:trPr>
+          <w:trHeight w:val="468"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2221" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B71BB6F" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="0B71BB6F" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="876" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25305416" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="25305416" w14:textId="7E8EA945" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>p=0.614</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0.614</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="877" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A16A3C3" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="4A16A3C3" w14:textId="00BD9646" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>p=0.570</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0.570</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1026" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61954C86" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+          <w:p w14:paraId="61954C86" w14:textId="64AB7C34" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00172DE8">
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
-              <w:t>p=0.161</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidR="002A610A" w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E77FCE">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="pl-PL"/>
+              </w:rPr>
+              <w:t>0.161</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68B69456" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="68B69456" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F6583B4" w14:textId="588358A9" w:rsidR="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="3F6583B4" w14:textId="588358A9" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>Tables should present new information rather than duplicating what is in the text. Readers should be able to interpret the table without reference to the text. Please supply editable files.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41ED23A9" w14:textId="77777777" w:rsidR="0088540D" w:rsidRPr="00172DE8" w:rsidRDefault="0088540D" w:rsidP="00172DE8">
+    <w:p w14:paraId="41ED23A9" w14:textId="77777777" w:rsidR="0088540D" w:rsidRPr="00E77FCE" w:rsidRDefault="0088540D" w:rsidP="00172DE8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="347A6FC6" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:pPr>
+    <w:p w14:paraId="0141D0B3" w14:textId="77777777" w:rsidR="00992D68" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00992D68">
+      <w:pPr>
+        <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00172DE8">
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="218250A4" wp14:editId="153595CC">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="218250A4" wp14:editId="40DA50E1">
             <wp:extent cx="6167438" cy="1952625"/>
             <wp:effectExtent l="0" t="0" r="5080" b="9525"/>
-            <wp:docPr id="9" name="Wykres 9"/>
+            <wp:docPr id="9" name="Wykres 9" descr="Bar chart showing gender breakdown of a group: men 54,5%, women 45,5%."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId8"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581EE189" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:pPr>
+    <w:p w14:paraId="581EE189" w14:textId="45C1D070" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00992D68" w:rsidP="00992D68">
+      <w:pPr>
+        <w:pStyle w:val="Legenda"/>
         <w:ind w:firstLine="0"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Fig. 1. This is a figure. Obtain permission and include the acknowledgement required by the copyright holder if a figure is being reproduced from another source.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Figure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00792EA9" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is a figure. Obtain permission and include the acknowledgement required by the copyright holder if a figure is being reproduced from another source.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BF201C" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:pPr>
+    <w:p w14:paraId="33BF201C" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00992D68">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="463F95C2" w14:textId="3A194ABB" w:rsidR="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="463F95C2" w14:textId="07EB4AAB" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="003E7E6D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">Figures should be high quality (1200 dpi for line art, 600 dpi for grayscale and 300 dpi for colour, at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>correct size). Figures should be supplied in one of our preferred file formats: EPS, AI, PDF, PS, JPEG, GIF, or Microsoft Word (DOC or DOCX). </w:t>
+      </w:r>
+      <w:r w:rsidR="00992D68" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Each figure must be provided with an alt text describing</w:t>
+      </w:r>
+      <w:r w:rsidR="00992D68" w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00992D68" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>all of its contents in a clear and concise way.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7754A8D2" w14:textId="77777777" w:rsidR="0088540D" w:rsidRPr="00E77FCE" w:rsidRDefault="0088540D" w:rsidP="00172DE8">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+    </w:p>
+    <w:p w14:paraId="1061072D" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00B60963">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="160"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>Figures should be high quality (1200 dpi for line art, 600 dpi for grayscale and 300 dpi for colour, at the correct size). Figures should be supplied in one of our preferred file formats: EPS, AI, PDF, PS, JPEG, GIF, or Microsoft Word (DOC or DOCX). </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a list: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7754A8D2" w14:textId="77777777" w:rsidR="0088540D" w:rsidRPr="00172DE8" w:rsidRDefault="0088540D" w:rsidP="00172DE8">
-[...1 lines deleted...]
-        <w:ind w:firstLine="0"/>
+    <w:p w14:paraId="755CF8B3" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00B60963">
+      <w:pPr>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>The first point.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1061072D" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...8 lines deleted...]
-    <w:p w14:paraId="755CF8B3" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="0ABDE371" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00B60963">
       <w:pPr>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t>The first point.</w:t>
+        <w:t>The second point.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABDE371" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...19 lines deleted...]
-    <w:p w14:paraId="31CB15A2" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="31CB15A2" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bulleted lists look like this: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5709A870" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="5709A870" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00B60963">
       <w:pPr>
         <w:pStyle w:val="Wypunktowanie"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">First bullet; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288FC08F" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="2DDAE8B2" w14:textId="75996CCF" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="003E7E6D">
       <w:pPr>
         <w:pStyle w:val="Wypunktowanie"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Second bullet; </w:t>
+        <w:t>Second bullet</w:t>
+      </w:r>
+      <w:r w:rsidR="003E7E6D" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDAE8B2" w14:textId="05DD65AC" w:rsidR="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...1 lines deleted...]
-        <w:pStyle w:val="Wypunktowanie"/>
+    <w:p w14:paraId="199221D2" w14:textId="77777777" w:rsidR="0088540D" w:rsidRPr="00E77FCE" w:rsidRDefault="0088540D" w:rsidP="0088540D">
+      <w:pPr>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="199221D2" w14:textId="77777777" w:rsidR="0088540D" w:rsidRPr="00172DE8" w:rsidRDefault="0088540D" w:rsidP="0088540D">
-[...6 lines deleted...]
-    <w:p w14:paraId="421DB7BA" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="421DB7BA" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Example of an equation (maximum width of 8.0 cm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091E23DB" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-      <w:pPr>
+    <w:p w14:paraId="12DEC4A3" w14:textId="29D49A62" w:rsidR="00792EA9" w:rsidRPr="00E77FCE" w:rsidRDefault="00000000" w:rsidP="00792EA9">
+      <w:pPr>
+        <w:keepNext/>
         <w:widowControl/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
-[...89 lines deleted...]
-      </w:r>
+      <m:oMathPara>
+        <m:oMathParaPr>
+          <m:jc m:val="left"/>
+        </m:oMathParaPr>
+        <m:oMath>
+          <m:eqArr>
+            <m:eqArrPr>
+              <m:maxDist m:val="1"/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:eqArrPr>
+            <m:e>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+                <m:t>F=</m:t>
+              </m:r>
+              <m:sSup>
+                <m:sSupPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:sSupPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t>m</m:t>
+                  </m:r>
+                </m:e>
+                <m:sup>
+                  <m:sSubSup>
+                    <m:sSubSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>-</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>2</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>1</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSubSup>
+                </m:sup>
+              </m:sSup>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math"/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+                <m:t>β</m:t>
+              </m:r>
+              <m:func>
+                <m:funcPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:funcPr>
+                <m:fName>
+                  <m:sSup>
+                    <m:sSupPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSupPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>B</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>T</m:t>
+                      </m:r>
+                    </m:sup>
+                  </m:sSup>
+                </m:fName>
+                <m:e>
+                  <m:sSub>
+                    <m:sSubPr>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:sSubPr>
+                    <m:e>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>F</m:t>
+                      </m:r>
+                    </m:e>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>i</m:t>
+                      </m:r>
+                    </m:sub>
+                  </m:sSub>
+                </m:e>
+              </m:func>
+              <m:acc>
+                <m:accPr>
+                  <m:chr m:val="⃗"/>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:accPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t>q</m:t>
+                  </m:r>
+                </m:e>
+              </m:acc>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+                <m:t xml:space="preserve"> #(1)</m:t>
+              </m:r>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:e>
+          </m:eqArr>
+        </m:oMath>
+      </m:oMathPara>
     </w:p>
-    <w:p w14:paraId="64522E65" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="64522E65" w14:textId="261CCE4F" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
+      <w:r w:rsidRPr="00E77FCE">
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:t>and an example of an equation that required splitting (maximum width of 8.0 cm)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCACE7B" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+    <w:p w14:paraId="39834F1A" w14:textId="5A0ABF88" w:rsidR="00AD466E" w:rsidRPr="00E77FCE" w:rsidRDefault="00000000" w:rsidP="00172DE8">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="160"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00172DE8">
-[...12 lines deleted...]
-          <w:lang w:eastAsia="pl-PL"/>
+      <m:oMathPara>
+        <m:oMathParaPr>
+          <m:jc m:val="left"/>
+        </m:oMathParaPr>
+        <m:oMath>
+          <m:eqArr>
+            <m:eqArrPr>
+              <m:maxDist m:val="1"/>
+              <m:ctrlPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:i/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+              </m:ctrlPr>
+            </m:eqArrPr>
+            <m:e>
+              <m:eqArr>
+                <m:eqArrPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:eqArrPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t>2V=</m:t>
+                  </m:r>
+                  <m:nary>
+                    <m:naryPr>
+                      <m:chr m:val="∑"/>
+                      <m:limLoc m:val="undOvr"/>
+                      <m:supHide m:val="1"/>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:naryPr>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>i</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup/>
+                    <m:e>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>F</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>ii</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>r</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                      <m:sSup>
+                        <m:sSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSupPr>
+                        <m:e>
+                          <m:d>
+                            <m:dPr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:dPr>
+                            <m:e>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                                <m:t>Δ</m:t>
+                              </m:r>
+                              <m:sSub>
+                                <m:sSubPr>
+                                  <m:ctrlPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                      <w:i/>
+                                      <w:lang w:eastAsia="pl-PL"/>
+                                    </w:rPr>
+                                  </m:ctrlPr>
+                                </m:sSubPr>
+                                <m:e>
+                                  <m:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                      <w:lang w:eastAsia="pl-PL"/>
+                                    </w:rPr>
+                                    <m:t>r</m:t>
+                                  </m:r>
+                                </m:e>
+                                <m:sub>
+                                  <m:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                      <w:lang w:eastAsia="pl-PL"/>
+                                    </w:rPr>
+                                    <m:t>i</m:t>
+                                  </m:r>
+                                </m:sub>
+                              </m:sSub>
+                            </m:e>
+                          </m:d>
+                        </m:e>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>2</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSup>
+                    </m:e>
+                  </m:nary>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t>+</m:t>
+                  </m:r>
+                  <m:nary>
+                    <m:naryPr>
+                      <m:chr m:val="∑"/>
+                      <m:limLoc m:val="undOvr"/>
+                      <m:supHide m:val="1"/>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:naryPr>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>k</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup/>
+                    <m:e>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>r</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>0</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>2</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>F</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>kk</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>α</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                      <m:sSup>
+                        <m:sSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSupPr>
+                        <m:e>
+                          <m:d>
+                            <m:dPr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:dPr>
+                            <m:e>
+                              <m:r>
+                                <m:rPr>
+                                  <m:sty m:val="p"/>
+                                </m:rPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                                <m:t>Δ</m:t>
+                              </m:r>
+                              <m:sSub>
+                                <m:sSubPr>
+                                  <m:ctrlPr>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                      <w:i/>
+                                      <w:lang w:eastAsia="pl-PL"/>
+                                    </w:rPr>
+                                  </m:ctrlPr>
+                                </m:sSubPr>
+                                <m:e>
+                                  <m:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                      <w:lang w:eastAsia="pl-PL"/>
+                                    </w:rPr>
+                                    <m:t>α</m:t>
+                                  </m:r>
+                                </m:e>
+                                <m:sub>
+                                  <m:r>
+                                    <w:rPr>
+                                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                      <w:lang w:eastAsia="pl-PL"/>
+                                    </w:rPr>
+                                    <m:t>k</m:t>
+                                  </m:r>
+                                </m:sub>
+                              </m:sSub>
+                            </m:e>
+                          </m:d>
+                        </m:e>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>2</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSup>
+                    </m:e>
+                  </m:nary>
+                </m:e>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t xml:space="preserve">                         +</m:t>
+                  </m:r>
+                  <m:nary>
+                    <m:naryPr>
+                      <m:chr m:val="∑"/>
+                      <m:limLoc m:val="undOvr"/>
+                      <m:supHide m:val="1"/>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:naryPr>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>i≠j</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup/>
+                    <m:e>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>F</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>ij</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>rr</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>Δ</m:t>
+                          </m:r>
+                          <m:sSub>
+                            <m:sSubPr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sSubPr>
+                            <m:e>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                                <m:t>r</m:t>
+                              </m:r>
+                            </m:e>
+                            <m:sub>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                                <m:t>i</m:t>
+                              </m:r>
+                            </m:sub>
+                          </m:sSub>
+                        </m:e>
+                      </m:d>
+                      <m:d>
+                        <m:dPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:dPr>
+                        <m:e>
+                          <m:r>
+                            <m:rPr>
+                              <m:sty m:val="p"/>
+                            </m:rPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>Δ</m:t>
+                          </m:r>
+                          <m:sSub>
+                            <m:sSubPr>
+                              <m:ctrlPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:i/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                              </m:ctrlPr>
+                            </m:sSubPr>
+                            <m:e>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                                <m:t>r</m:t>
+                              </m:r>
+                            </m:e>
+                            <m:sub>
+                              <m:r>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                                  <w:lang w:eastAsia="pl-PL"/>
+                                </w:rPr>
+                                <m:t>j</m:t>
+                              </m:r>
+                            </m:sub>
+                          </m:sSub>
+                        </m:e>
+                      </m:d>
+                    </m:e>
+                  </m:nary>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t>+</m:t>
+                  </m:r>
+                  <m:nary>
+                    <m:naryPr>
+                      <m:chr m:val="∑"/>
+                      <m:limLoc m:val="undOvr"/>
+                      <m:supHide m:val="1"/>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:naryPr>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>k≠l</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup/>
+                    <m:e>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>r</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>0</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>2</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>F</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>kl</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>αα</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>(</m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>Δ</m:t>
+                      </m:r>
+                      <m:sSub>
+                        <m:sSubPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>α</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>k</m:t>
+                          </m:r>
+                        </m:sub>
+                      </m:sSub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>)(</m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>Δ</m:t>
+                      </m:r>
+                      <m:sSub>
+                        <m:sSubPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>α</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>l</m:t>
+                          </m:r>
+                        </m:sub>
+                      </m:sSub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>)</m:t>
+                      </m:r>
+                    </m:e>
+                  </m:nary>
+                </m:e>
+                <m:e>
+                  <m:r>
+                    <m:rPr>
+                      <m:brk/>
+                    </m:rPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t>+2</m:t>
+                  </m:r>
+                  <m:nary>
+                    <m:naryPr>
+                      <m:chr m:val="∑"/>
+                      <m:limLoc m:val="undOvr"/>
+                      <m:supHide m:val="1"/>
+                      <m:ctrlPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:i/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                      </m:ctrlPr>
+                    </m:naryPr>
+                    <m:sub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>i,k</m:t>
+                      </m:r>
+                    </m:sub>
+                    <m:sup/>
+                    <m:e>
+                      <m:sSub>
+                        <m:sSubPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>r</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>0</m:t>
+                          </m:r>
+                        </m:sub>
+                      </m:sSub>
+                      <m:sSubSup>
+                        <m:sSubSupPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubSupPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>F</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>ik</m:t>
+                          </m:r>
+                        </m:sub>
+                        <m:sup>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>rα</m:t>
+                          </m:r>
+                        </m:sup>
+                      </m:sSubSup>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>(</m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>Δ</m:t>
+                      </m:r>
+                      <m:sSub>
+                        <m:sSubPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>r</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>i</m:t>
+                          </m:r>
+                        </m:sub>
+                      </m:sSub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>)(</m:t>
+                      </m:r>
+                      <m:r>
+                        <m:rPr>
+                          <m:sty m:val="p"/>
+                        </m:rPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t>Δ</m:t>
+                      </m:r>
+                      <m:sSub>
+                        <m:sSubPr>
+                          <m:ctrlPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:i/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                          </m:ctrlPr>
+                        </m:sSubPr>
+                        <m:e>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>α</m:t>
+                          </m:r>
+                        </m:e>
+                        <m:sub>
+                          <m:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                              <w:lang w:eastAsia="pl-PL"/>
+                            </w:rPr>
+                            <m:t>k</m:t>
+                          </m:r>
+                        </m:sub>
+                      </m:sSub>
+                      <m:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                          <w:lang w:eastAsia="pl-PL"/>
+                        </w:rPr>
+                        <m:t xml:space="preserve">)  </m:t>
+                      </m:r>
+                    </m:e>
+                  </m:nary>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t xml:space="preserve">           </m:t>
+                  </m:r>
+                </m:e>
+              </m:eqArr>
+              <m:r>
+                <w:rPr>
+                  <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                  <w:lang w:eastAsia="pl-PL"/>
+                </w:rPr>
+                <m:t xml:space="preserve"> #</m:t>
+              </m:r>
+              <m:d>
+                <m:dPr>
+                  <m:ctrlPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:i/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                  </m:ctrlPr>
+                </m:dPr>
+                <m:e>
+                  <m:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math"/>
+                      <w:lang w:eastAsia="pl-PL"/>
+                    </w:rPr>
+                    <m:t>2</m:t>
+                  </m:r>
+                </m:e>
+              </m:d>
+            </m:e>
+          </m:eqArr>
+        </m:oMath>
+      </m:oMathPara>
+    </w:p>
+    <w:p w14:paraId="19D96AE0" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>Discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BB957B" w14:textId="01627A63" w:rsidR="00B60963" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00B60963">
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>The results need discussion and interpretation in the perspective of previous studies and hypotheses. Implications and future research directions can also be presented.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FFE945D" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>Conclusions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42875A8D" w14:textId="39FDCE41" w:rsidR="009936BD" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00B60963">
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>Conclusions address the purpose of the article stated in the introduction, provide a brief summary of the results and emphasize the implications of the findings. The findings and their implications should be discussed in the broadest context possible. Important limitations should also be addressed. Future research directions may also be mentioned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D0523EE" w14:textId="77777777" w:rsidR="009936BD" w:rsidRPr="00E77FCE" w:rsidRDefault="009936BD" w:rsidP="001564BE">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00172DE8">
-[...29 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="62600CD6" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="09403F20" w14:textId="0682EB5C" w:rsidR="009936BD" w:rsidRPr="00E77FCE" w:rsidRDefault="009936BD" w:rsidP="009936BD">
+      <w:pPr>
         <w:spacing w:after="160"/>
-        <w:ind w:firstLine="0"/>
-      </w:pPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>This work was supported by</w:t>
+      </w:r>
+      <w:r w:rsidR="004A65E6" w:rsidRPr="00E77FCE">
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve"> [(Grant No. 17763)].</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="19D96AE0" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...4 lines deleted...]
-        <w:t>Discussion</w:t>
+    <w:p w14:paraId="6802585F" w14:textId="00C2640E" w:rsidR="009936BD" w:rsidRPr="00E77FCE" w:rsidRDefault="009936BD" w:rsidP="001564BE">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Acknowledgements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E5D3E3" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...22 lines deleted...]
-    <w:p w14:paraId="42875A8D" w14:textId="77777777" w:rsidR="009936BD" w:rsidRDefault="009936BD" w:rsidP="0078706C">
+    <w:p w14:paraId="3C850DC1" w14:textId="77777777" w:rsidR="009936BD" w:rsidRPr="00E77FCE" w:rsidRDefault="009936BD" w:rsidP="0078706C">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D0523EE" w14:textId="77777777" w:rsidR="009936BD" w:rsidRPr="00F14948" w:rsidRDefault="009936BD" w:rsidP="009936BD">
-[...23 lines deleted...]
-        <w:tab/>
+    <w:p w14:paraId="15ECB3A2" w14:textId="1D71E982" w:rsidR="002111F1" w:rsidRPr="00E77FCE" w:rsidRDefault="002111F1" w:rsidP="002111F1">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Generative AI Use Disclosure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09403F20" w14:textId="77777777" w:rsidR="009936BD" w:rsidRPr="00F14948" w:rsidRDefault="009936BD" w:rsidP="009936BD">
+    <w:p w14:paraId="34B3F87D" w14:textId="77777777" w:rsidR="002111F1" w:rsidRPr="00E77FCE" w:rsidRDefault="002111F1" w:rsidP="002111F1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>During the preparation of this manuscript, the author(s) used [NAME AND VERSION OF TOOL] for [PURPOSE]. The author(s) reviewed, verified and revised the resulting output and take full responsibility for the content of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7FBEE2" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="001564BE">
+      <w:pPr>
+        <w:pStyle w:val="Tytu"/>
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47312E69" w14:textId="46E76F88" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="000B77F4">
       <w:pPr>
         <w:spacing w:after="160"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>This work was supported by…. [(Grant No. 17763)].</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>References include only the scientific publications cited in the paper. The references should be up-to-date and complete (refer to high-quality research, preferably indexed in international databases (such as Scopus, Web of Science, DOAJ). Please ensure that every reference cited in the paper is also present in the reference list (and vice versa). Try to cite the main sources instead of later replications (unless replication is the point). The full URL should be given and the date when the reference was last accessed. Any further information, if known (DOI, author names, dates, reference to a source publication, etc.), should also be given.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6802585F" w14:textId="00C2640E" w:rsidR="009936BD" w:rsidRDefault="009936BD" w:rsidP="0078706C">
-[...15 lines deleted...]
-        <w:t>Acknowledgements</w:t>
+    <w:p w14:paraId="44CE4BE9" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="00E77FCE" w:rsidRDefault="00172DE8" w:rsidP="00FC308B">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:lastRenderedPageBreak/>
+        <w:t>IEEE Referencing Style</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C850DC1" w14:textId="77777777" w:rsidR="009936BD" w:rsidRPr="00172DE8" w:rsidRDefault="009936BD" w:rsidP="0078706C">
-[...63 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="72FE51F9" w14:textId="085101D7" w:rsidR="00EF7C40" w:rsidRPr="00E77FCE" w:rsidRDefault="004A65E6" w:rsidP="004A65E6">
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>For details concerning citing</w:t>
+      </w:r>
+      <w:r w:rsidR="000B77F4" w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">references in the text and </w:t>
+      </w:r>
+      <w:r w:rsidR="00A97E48" w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">formatting entries </w:t>
+      </w:r>
+      <w:r w:rsidR="003317DC" w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">on the reference list please consult </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7345" w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7345" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">IEEE Reference Guide </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7345" w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">from the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="00CB7345" w:rsidRPr="00E77FCE">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>IEEE Editorial Style Manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CB7345" w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve"> (available online, last accessed on Oct. 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00364484">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00172DE8">
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1B58">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US" w:eastAsia="pl-PL"/>
-[...10 lines deleted...]
-        <w:t>numbers, e.g.: as shown by Brown [4, 5]; as mentioned earlier [2, pp. 5-10, 4, Fig. 1–7, Appendix I, 9]; Smith [4, Algorithm 5] and Brown and Jones [5, eq.(2)]; Wood et al. [7].</w:t>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB7345" w:rsidRPr="00E77FCE">
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58A4D7D7" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Full references should be provided at the end of your paper listing all the works that you have cited. The bibliography should be arranged alphabetically by author. </w:t>
+    <w:p w14:paraId="1E618B9E" w14:textId="77777777" w:rsidR="000C50E3" w:rsidRPr="00E77FCE" w:rsidRDefault="000C50E3" w:rsidP="004A65E6"/>
+    <w:p w14:paraId="75275483" w14:textId="51B8440D" w:rsidR="000C50E3" w:rsidRDefault="00E9350C" w:rsidP="0073599E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>J. Leśkow, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E77FCE" w:rsidRPr="00E77FCE">
+        <w:t>Introduction to Special Issue on The Russian-Ukrainian War: Effects on Global Cybersecurity and Digital Infrastructure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Appl</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9773F" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cybersecu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9773F" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">r. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Internet </w:t>
+      </w:r>
+      <w:r w:rsidR="00940409" w:rsidRPr="00E77FCE">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Gov.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">, vol. 3, no. 1, pp. 1–4, Jul. 2024, doi: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E77FCE">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>10.60097/ACIG/191475</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1599A894" w14:textId="7B1B4951" w:rsidR="0078706C" w:rsidRPr="00172DE8" w:rsidRDefault="0078706C" w:rsidP="00172DE8">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="608F9950" w14:textId="58A3AF57" w:rsidR="00C063BA" w:rsidRPr="00E77FCE" w:rsidRDefault="003C1E3A" w:rsidP="00E35299">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:t>Please note that ACIG require full titles of journals and conference proceedings.</w:t>
+        <w:t>L. Allodi</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2A8A">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> F. Massacci, “Comparing vulnerability severity and exploits using case-control studies,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B68">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ACM Trans. </w:t>
+      </w:r>
+      <w:r w:rsidR="00823B68" w:rsidRPr="00823B68">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inf. Syst. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823B68">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Secur</w:t>
+      </w:r>
+      <w:r w:rsidR="00823B68" w:rsidRPr="00823B68">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, vol. 17, no. 1, Art. no. 1, pp. 1–20, 2014, doi: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00823B68">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>10.1145/2630069</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00823B68">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...1694 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="533DB0FB" w14:textId="6920797C" w:rsidR="00E77FCE" w:rsidRDefault="00E77FCE" w:rsidP="0073599E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>D. Domalewska, A. Gasztold</w:t>
+      </w:r>
+      <w:r w:rsidR="003C1E3A">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve"> A. Wrońska, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>Social Cybersecurity in the Context of Societal and Economic Change</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,” in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Humans in the Cyber Loop </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>Studies in Critical Social Sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D56160">
+        <w:t xml:space="preserve"> vol.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 317). Leiden, The Netherlands: Brill, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB30B4">
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB029A">
+        <w:t>, pp. 115–141.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="72FE51F9" w14:textId="080D4C8C" w:rsidR="00EF7C40" w:rsidRPr="00172DE8" w:rsidRDefault="00EF7C40" w:rsidP="00172DE8"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="3AD61F0F" w14:textId="1D891DFB" w:rsidR="00823B68" w:rsidRDefault="00823B68" w:rsidP="00807C9B">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE043D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">J. Bernstein et al., “SPHINCS: Practical stateless hash-based signatures,” in </w:t>
+      </w:r>
+      <w:r w:rsidR="00911168">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Adv.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00911168" w:rsidRPr="00DE043D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ryptol</w:t>
+      </w:r>
+      <w:r w:rsidR="00911168">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE043D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – EUROCRYPT 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00911168">
+        <w:t xml:space="preserve"> in Lecture Notes in Computer Science</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vol. 9056, E. Oswald</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE043D">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> M. Fischlin, Eds., Berlin</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE043D">
+        <w:t>, Germany</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Springer, 2015, pp. 368–397, doi: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="007F2A8A">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>10.1007/978-3-662-46800-5_15</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A71BEC" w14:textId="6F591BD1" w:rsidR="00FB029A" w:rsidRDefault="00FB029A" w:rsidP="0073599E">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB029A">
+        <w:t xml:space="preserve">K. Duszczyk, “NASK to test new Polish quantum technology,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB029A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Scien</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ce in Poland</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Sep. 25, 2023. [Online]</w:t>
+      </w:r>
+      <w:r w:rsidR="004D31D0">
+        <w:t xml:space="preserve">. Available: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="004D31D0" w:rsidRPr="00C13F01">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>https://scienceinpoland.pl/en/news/news%2C98125%2Cnask-test-new-polish-quantum-technology.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="220BA7CB" w14:textId="68378376" w:rsidR="00C063BA" w:rsidRPr="003C1E3A" w:rsidRDefault="00C063BA" w:rsidP="00175BEE">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1E3A">
+        <w:t>Regulation (EU) 2022/2065 of the European Parliament and of the Council of 19 October 2022 on a Single Market For Digital Services and amending Directive 2000/31/EC (Digital Services Act).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC76B8F" w14:textId="15CD00A0" w:rsidR="00FE6269" w:rsidRPr="00E77FCE" w:rsidRDefault="00940409" w:rsidP="00FB029A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">ACIG Journal. “Applied cybersecurity &amp; internet governance – about the journal.” Accessed </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6269" w:rsidRPr="00E77FCE">
+        <w:t>Oct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00361306" w:rsidRPr="00E77FCE">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6269" w:rsidRPr="00E77FCE">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00361306" w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE6269" w:rsidRPr="00E77FCE">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77FCE">
+        <w:t xml:space="preserve">. [Online]. Available: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00E77FCE">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+          </w:rPr>
+          <w:t>https://www.acigjournal.com/About-the-Journal,4549.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:sectPr w:rsidR="00FE6269" w:rsidRPr="00E77FCE" w:rsidSect="0088540D">
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="992" w:right="992" w:bottom="1985" w:left="992" w:header="1417" w:footer="1417" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B75B1D9" w14:textId="77777777" w:rsidR="008141A5" w:rsidRDefault="008141A5" w:rsidP="00172DE8">
+    <w:p w14:paraId="10CA7120" w14:textId="77777777" w:rsidR="003172FA" w:rsidRDefault="003172FA" w:rsidP="00172DE8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="220AC376" w14:textId="77777777" w:rsidR="008141A5" w:rsidRDefault="008141A5" w:rsidP="00172DE8">
+    <w:p w14:paraId="7B58221E" w14:textId="77777777" w:rsidR="003172FA" w:rsidRDefault="003172FA" w:rsidP="00172DE8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="62A17C26" w14:textId="7042BAC4" w:rsidR="006761B2" w:rsidRDefault="0088540D" w:rsidP="00172DE8">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251645952" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="319F5160" wp14:editId="38939703">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>5936370</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>427300</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="521712" cy="262255"/>
               <wp:effectExtent l="0" t="0" r="12065" b="4445"/>
               <wp:wrapNone/>
               <wp:docPr id="243" name="Pole tekstowe 2"/>
               <wp:cNvGraphicFramePr>
@@ -3303,96 +3450,83 @@
                           <w:pPr>
                             <w:ind w:firstLine="0"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r w:rsidRPr="009604A7">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="009604A7">
                             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="009604A7">
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidR="0078706C">
                             <w:rPr>
                               <w:noProof/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r w:rsidRPr="009604A7">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="009604A7">
                             <w:t>/</w:t>
                           </w:r>
-                          <w:r w:rsidR="008141A5">
-[...19 lines deleted...]
-                          </w:r>
+                          <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                            <w:r w:rsidR="0078706C">
+                              <w:rPr>
+                                <w:noProof/>
+                              </w:rPr>
+                              <w:t>5</w:t>
+                            </w:r>
+                          </w:fldSimple>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="319F5160" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Pole tekstowe 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:467.45pt;margin-top:33.65pt;width:41.1pt;height:20.65pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDlFYihBwIAAOoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2kDHSNqOo2NIaQB&#10;kwY/wHWcxprtM2e3Sfn1OztNV8EbIg/WOXf33X13n1dXgzVsrzBocDVfzOacKSeh0W5b858/7t5c&#10;chaicI0w4FTNDyrwq/XrV6veV6qEDkyjkBGIC1Xva97F6KuiCLJTVoQZeOXI2QJaEemK26JB0RO6&#10;NUU5n18UPWDjEaQKgf7ejk6+zvhtq2T83rZBRWZqTr3FfGI+N+ks1itRbVH4TstjG+IfurBCOyp6&#10;groVUbAd6r+grJYIAdo4k2ALaFstVeZAbBbzP9g8dsKrzIWGE/xpTOH/wcpv+wdkuql5+e4tZ05Y&#10;WtIDGMWiegoResXKNKTeh4piHz1Fx+EjDLTsTDj4e5BPgTm46YTbqmtE6DslGmpykTKLs9QRJySQ&#10;Tf8VGqoldhEy0NCiTROkmTBCp2UdTgtSQ2SSfi7LxftFyZkkV3lRlstlriCqKdljiJ8VWJaMmiPt&#10;P4OL/X2IqRlRTSGploM7bUzWgHGsr/mHZbnMCWceqyNJ1Ghb88t5+kbRJI6fXJOTo9BmtKmAcUfS&#10;iefIOA6bgQLTJDbQHIg+wihFejpkdIC/OetJhjUPv3YCFWfmi6MRJs1OBk7GZjKEk5RacxmRs/Fy&#10;E7O6R3bXNNxWZ+IvtY/dkaDyPI7iT4o9v+eolye6fgYAAP//AwBQSwMEFAAGAAgAAAAhAJwJ9xjg&#10;AAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwkAQhu8mvsNmTLwY2VZMgdIpQYxw8lDkAZbu&#10;0DZ0Z5vuAtWnd3vS20zmyz/fn60G04or9a6xjBBPIhDEpdUNVwiHr4/nOQjnFWvVWiaEb3Kwyu/v&#10;MpVqe+OCrntfiRDCLlUItfddKqUrazLKTWxHHG4n2xvlw9pXUvfqFsJNK1+iKJFGNRw+1KqjTU3l&#10;eX8xCLQu7M/n2W1N8fa+2Z4apie5Q3x8GNZLEJ4G/wfDqB/UIQ9OR3th7USLsJi+LgKKkMymIEYg&#10;imcxiOM4zROQeSb/d8h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOUViKEHAgAA6gMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJwJ9xjgAAAA&#10;CwEAAA8AAAAAAAAAAAAAAAAAYQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABuBQAA&#10;AAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Pole tekstowe 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:467.45pt;margin-top:33.65pt;width:41.1pt;height:20.65pt;z-index:251645952;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq4BOq7gEAAL4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2kidYyo6TQ2hpAG&#10;Qxr8AMdxGgvbZ85uk/LrOTttN8HbtDxY59j33X3ffV5fTdawvcKgwTW8XCw5U05Cp9224T9/3L27&#10;5CxE4TphwKmGH1TgV5u3b9ajr1UFA5hOISMQF+rRN3yI0ddFEeSgrAgL8MrRYQ9oRaQtbosOxUjo&#10;1hTVcnlRjICdR5AqBPp7Ox/yTcbveyXjQ98HFZlpOPUW84p5bdNabNai3qLwg5bHNsQLurBCOyp6&#10;hroVUbAd6v+grJYIAfq4kGAL6HstVeZAbMrlP2weB+FV5kLiBH+WKbwerPy2f/TfkcXpI0w0wEwi&#10;+HuQvwJzcDMIt1XXiDAOSnRUuEySFaMP9TE1SR3qkEDa8St0NGSxi5CBph5tUoV4MkKnARzOoqsp&#10;Mkk/V1X5vqw4k3RUXVTVapUriPqU7DHEzwosS0HDkWaawcX+PsTUjKhPV1ItB3famDxX49jY8A+r&#10;apUTnp1YHcl2RtuGXy7TNxshcfzkupwchTZzTAWMO5JOPGfGcWonupjIt9AdiD7CbC96DhQMgH84&#10;G8laDQ+/dwIVZ+aLIwmTD08BnoL2FAgnKbXhMiJn8+YmZsfO7K5J3F5n4k+1j92RSbIeR0MnFz7f&#10;51tPz27zFwAA//8DAFBLAwQUAAYACAAAACEAnAn3GOAAAAALAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7CQBCG7ya+w2ZMvBjZVkyB0ilBjHDyUOQBlu7QNnRnm+4C1ad3e9LbTObLP9+frQbTiiv1&#10;rrGMEE8iEMSl1Q1XCIevj+c5COcVa9VaJoRvcrDK7+8ylWp744Kue1+JEMIuVQi1910qpStrMspN&#10;bEccbifbG+XD2ldS9+oWwk0rX6IokUY1HD7UqqNNTeV5fzEItC7sz+fZbU3x9r7ZnhqmJ7lDfHwY&#10;1ksQngb/B8OoH9QhD05He2HtRIuwmL4uAoqQzKYgRiCKZzGI4zjNE5B5Jv93yH8BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAquATqu4BAAC+AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAnAn3GOAAAAALAQAADwAAAAAAAAAAAAAAAABIBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFUFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="46EF46A5" w14:textId="00FD6F0B" w:rsidR="00C048C6" w:rsidRPr="009604A7" w:rsidRDefault="002C2C52" w:rsidP="0088540D">
                     <w:pPr>
                       <w:ind w:firstLine="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r w:rsidRPr="009604A7">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="009604A7">
                       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="009604A7">
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidR="0078706C">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r w:rsidRPr="009604A7">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
@@ -3411,51 +3545,51 @@
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009C346A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0D3E866B" wp14:editId="32B760C2">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-1270</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>672465</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="671195" cy="114300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="12" name="Grafika 12"/>
+          <wp:docPr id="1370406341" name="Grafika 1370406341"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -3518,51 +3652,51 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="5AE86416" id="Łącznik prosty 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="508.4pt,43.95pt" to="545.4pt,43.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmOcpbugEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvVfKPyDuXXujNupa680hUXKp&#10;2qhtPoDgYY0EDAKy9v59B7xrR2lVqVEuGIZ5b948xtvr0Rp2gBA1upavVzVn4CR22u1b/vjr7uMX&#10;zmISrhMGHbT8CJFf7y4+bAffwCX2aDoIjEhcbAbf8j4l31RVlD1YEVfowdGlwmBFomPYV10QA7Fb&#10;U13W9VU1YOh8QAkxUvR2uuS7wq8UyPRdqQiJmZaTtlTWUNanvFa7rWj2Qfhey5MM8QYVVmhHRWeq&#10;W5EEew76DyqrZcCIKq0k2gqV0hJKD9TNun7Vzc9eeCi9kDnRzzbF96OV3w437iGQDYOPTfQPIXcx&#10;qmDzl/SxsZh1nM2CMTFJwU9Xm01NlsrzVbXgfIjpHtCyvGm50S63IRpx+BoT1aLUc0oOG8cGGp5N&#10;/bkuaRGN7u60MfmyjALcmMAOgh4xjev8aMTwIotOxlFw6aHs0tHAxP8DFNMdqV5PBfJ4LZxCSnDp&#10;zGscZWeYIgUz8KTsX8BTfoZCGb3/Ac+IUhldmsFWOwx/k71Yoab8swNT39mCJ+yO5XWLNTRDxbnT&#10;vOchfXku8OWv3P0GAAD//wMAUEsDBBQABgAIAAAAIQAiWfB+3wAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcqtYOh7YJcSqIQOIGtBVc3XibBOJ1FLtt4OvZigMcZ3Y0+yZf&#10;ja4TRxxC60lDMlMgkCpvW6o1bDeP0yWIEA1Z03lCDV8YYFVcXuQms/5Er3hcx1pwCYXMaGhi7DMp&#10;Q9WgM2HmeyS+7f3gTGQ51NIO5sTlrpM3Ss2lMy3xh8b0WDZYfa4PTsP+OX27f5+ULw8b97Qok/oj&#10;TMZvra+vxrtbEBHH+BeGMz6jQ8FMO38gG0THWiVzZo8alosUxDmhUsXO7teRRS7/byh+AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKY5ylu6AQAA3QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACJZ8H7fAAAACwEAAA8AAAAAAAAAAAAAAAAAFAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="009C346A">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C0ABD62" wp14:editId="000551F7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-641985</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>558165</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6563360" cy="0"/>
@@ -3587,65 +3721,65 @@
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="03DAD36F" id="Łącznik prosty 14" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-50.55pt,43.95pt" to="466.25pt,43.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUcmIsugEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcN3ayStRacfawq+2l&#10;alf9+AEsHmIkYBDQ2Pn3HXBir9pKVau9YBjmvZn3GO/vRmvYCULU6Fq+XtWcgZPYaXds+fdvjzfv&#10;OItJuE4YdNDyM0R+d3j7Zj/4BjbYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eXCoMViY7hWHVBDMRu&#10;TbWp6101YOh8QAkxUvRhuuSHwq8UyPRZqQiJmZZTb6msoazPea0Oe9Ecg/C9lpc2xH90YYV2VHSm&#10;ehBJsB9B/0ZltQwYUaWVRFuhUlpC0UBq1vUvar72wkPRQuZEP9sUX49Wfjrdu6dANgw+NtE/haxi&#10;VMHmL/XHxmLWeTYLxsQkBXfb3e3tjjyV17tqAfoQ0wdAy/Km5Ua7rEM04vQxJipGqdeUHDaODS1/&#10;v91sS1ZEo7tHbUy+K6MA9yawk6BHTOM6PxoRvMiik3EUXDSUXTobmOi/gGK6o67XU4E8XgunkBJc&#10;uvIaR9kZpqiDGVj/HXjJz1Aoo/cv4BlRKqNLM9hqh+FP1Rcr1JR/dWDSnS14xu5cXrdYQzNUnLvM&#10;ex7Sl+cCX/7Kw08AAAD//wMAUEsDBBQABgAIAAAAIQAhp7Dj3wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwDIbvSLxDZCRuW5IW2FqaToC2C7eNTXBMG9NWNE5psq28PUEc4Gj70+/vL1aT&#10;7dkJR985UiDnAhhS7UxHjYL9y2a2BOaDJqN7R6jgCz2sysuLQufGnWmLp11oWAwhn2sFbQhDzrmv&#10;W7Taz92AFG/vbrQ6xHFsuBn1OYbbnidC3HGrO4ofWj3gU4v1x+5oFVTrz3WSvk2v20N6IxL5eHiu&#10;s41S11fTwz2wgFP4g+FHP6pDGZ0qdyTjWa9gJoWUkVWwXGTAIpGlyS2w6nfBy4L/r1B+AwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJRyYiy6AQAA3QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACGnsOPfAAAACgEAAA8AAAAAAAAAAAAAAAAAFAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="black [3213]">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BCA16A8" w14:textId="6A54EABE" w:rsidR="004F27E6" w:rsidRDefault="0088540D" w:rsidP="00172DE8">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="129F4FC2" wp14:editId="2A10F1B7">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>5922219</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>421691</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="524043" cy="262255"/>
               <wp:effectExtent l="0" t="0" r="9525" b="4445"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Pole tekstowe 2"/>
               <wp:cNvGraphicFramePr>
@@ -3676,157 +3810,137 @@
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="68C817B5" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="0088540D" w:rsidRDefault="00172DE8" w:rsidP="0088540D">
                           <w:pPr>
                             <w:ind w:firstLine="0"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r w:rsidRPr="0088540D">
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r w:rsidRPr="0088540D">
                             <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                           </w:r>
                           <w:r w:rsidRPr="0088540D">
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r w:rsidRPr="0088540D">
                             <w:t>2</w:t>
                           </w:r>
                           <w:r w:rsidRPr="0088540D">
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r w:rsidRPr="0088540D">
                             <w:t>/</w:t>
                           </w:r>
-                          <w:r w:rsidR="008141A5">
-[...13 lines deleted...]
-                          </w:r>
+                          <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                            <w:r w:rsidRPr="0088540D">
+                              <w:t>3</w:t>
+                            </w:r>
+                          </w:fldSimple>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="129F4FC2" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:466.3pt;margin-top:33.2pt;width:41.25pt;height:20.65pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBX0LzgCAIAAO8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nDOo2o6TQ2hpDG&#10;mDT4AVfHaazZPmO7Tcqv5+y0XQVviDxY59j33X3ffV5ej0aznfRBoW34fFZyJq3AVtlNw398v393&#10;xVmIYFvQaGXD9zLw69XbN8vB1bLCHnUrPSMQG+rBNbyP0dVFEUQvDYQZOmnpsENvINLWb4rWw0Do&#10;RhdVWV4WA/rWeRQyBPp7Nx3yVcbvOinit64LMjLdcOot5tXndZ3WYrWEeuPB9Uoc2oB/6MKAslT0&#10;BHUHEdjWq7+gjBIeA3ZxJtAU2HVKyMyB2MzLP9g89+Bk5kLiBHeSKfw/WPG4e/JMtQ2vOLNgaERP&#10;qCWL8iVEHCSrkkSDCzXdfHZ0N44fcaRRZ7rBPaB4CczibQ92I2+8x6GX0FKL85RZnKVOOCGBrIev&#10;2FIt2EbMQGPnTdKPFGGETqPan8Yjx8gE/VxUF+XFe84EHVWXVbVY5ApQH5OdD/GzRMNS0HBP08/g&#10;sHsIMTUD9fFKqmXxXmmdHaAtGxr+YVEtcsLZiVGRDKqVafhVmb7JMonjJ9vm5AhKTzEV0PZAOvGc&#10;GMdxPWaJsyJJkDW2e1LB4+RHej8U9Oh/cTaQFxsefm7BS870F0tKJuMeA38M1scArKDUhovoOZs2&#10;tzFbfCJ5Qxp3KvN/rX1oklyVZTm8gGTb832+9fpOV78BAAD//wMAUEsDBBQABgAIAAAAIQCVlJBt&#10;4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsJAEIbvJrzDZky4GNkWpWjtlCBGOHko+gBL&#10;d2gburNNd4Hq07s96W0m8+Wf789Wg2nFhXrXWEaIZxEI4tLqhiuEr8/3+ycQzivWqrVMCN/kYJVP&#10;bjKVanvlgi57X4kQwi5VCLX3XSqlK2syys1sRxxuR9sb5cPaV1L36hrCTSvnUZRIoxoOH2rV0aam&#10;8rQ/GwRaF/bn4+S2pnh922yPDdOd3CFOb4f1CwhPg/+DYdQP6pAHp4M9s3aiRXh+mCcBRUiSRxAj&#10;EMWLGMRhnJZLkHkm/3fIfwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBX0LzgCAIAAO8D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCVlJBt4AAA&#10;AAsBAAAPAAAAAAAAAAAAAAAAAGIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbwUA&#10;AAAA&#10;" filled="f" stroked="f">
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:466.3pt;margin-top:33.2pt;width:41.25pt;height:20.65pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAVUtj78QEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0nDOo2o6TQ2hpDG&#10;QBr8ANdxGgvbZ85uk/LrOTtpN8EbIg/W2c59d993n9fXozXsoDBocA1fLkrOlJPQardr+Pdv92+u&#10;OAtRuFYYcKrhRxX49eb1q/Xga1VBD6ZVyAjEhXrwDe9j9HVRBNkrK8ICvHJ02QFaEWmLu6JFMRC6&#10;NUVVlpfFANh6BKlCoNO76ZJvMn7XKRm/dF1QkZmGU28xr5jXbVqLzVrUOxS+13JuQ/xDF1ZoR0XP&#10;UHciCrZH/ReU1RIhQBcXEmwBXaelyhyIzbL8g81TL7zKXEic4M8yhf8HKx8PT/4rsji+h5EGmEkE&#10;/wDyR2AObnvhduoGEYZeiZYKL5NkxeBDPacmqUMdEsh2+AwtDVnsI2SgsUObVCGejNBpAMez6GqM&#10;TNLhqrooL95yJumquqyq1SpXEPUp2WOIHxVYloKGI800g4vDQ4ipGVGffkm1HNxrY/JcjWNDw9+t&#10;qlVOeHFjdSTbGW0bflWmbzJC4vjBtTk5Cm2mmAoYN5NOPCfGcdyOTLezIkmDLbRHUgFhchm9Cgp6&#10;wF+cDeSwhoefe4GKM/PJkZLJjqcAT8H2FAgnKbXhMiJn0+Y2ZuNOJG9I405n/s+15ybJK1mW2dfJ&#10;jC/3+a/n17f5DQAA//8DAFBLAwQUAAYACAAAACEAlZSQbeAAAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPwU7CQBCG7ya8w2ZMuBjZFqVo7ZQgRjh5KPoAS3doG7qzTXeB6tO7PeltJvPln+/PVoNp&#10;xYV611hGiGcRCOLS6oYrhK/P9/snEM4r1qq1TAjf5GCVT24ylWp75YIue1+JEMIuVQi1910qpStr&#10;MsrNbEccbkfbG+XD2ldS9+oawk0r51GUSKMaDh9q1dGmpvK0PxsEWhf25+PktqZ4fdtsjw3Tndwh&#10;Tm+H9QsIT4P/g2HUD+qQB6eDPbN2okV4fpgnAUVIkkcQIxDFixjEYZyWS5B5Jv93yH8BAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAFVLY+/EBAADFAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlZSQbeAAAAALAQAADwAAAAAAAAAAAAAAAABLBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="68C817B5" w14:textId="77777777" w:rsidR="00172DE8" w:rsidRPr="0088540D" w:rsidRDefault="00172DE8" w:rsidP="0088540D">
                     <w:pPr>
                       <w:ind w:firstLine="0"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r w:rsidRPr="0088540D">
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidRPr="0088540D">
                       <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
                     </w:r>
                     <w:r w:rsidRPr="0088540D">
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r w:rsidRPr="0088540D">
                       <w:t>2</w:t>
                     </w:r>
                     <w:r w:rsidRPr="0088540D">
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r w:rsidRPr="0088540D">
                       <w:t>/</w:t>
                     </w:r>
-                    <w:r w:rsidR="00D37E68">
-[...13 lines deleted...]
-                    </w:r>
+                    <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
+                      <w:r w:rsidRPr="0088540D">
+                        <w:t>3</w:t>
+                      </w:r>
+                    </w:fldSimple>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="margin"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00172DE8">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="1ADAC40A" wp14:editId="5F836C2B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>667385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="671195" cy="114300"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="7" name="Grafika 7"/>
+          <wp:docPr id="616477916" name="Grafika 616477916"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -3889,51 +4003,51 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="7C3F1783" id="Łącznik prosty 5" o:spid="_x0000_s1026" style="position:absolute;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin" from="508.5pt,43.55pt" to="545.5pt,43.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCmOcpbugEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvVfKPyDuXXujNupa680hUXKp&#10;2qhtPoDgYY0EDAKy9v59B7xrR2lVqVEuGIZ5b948xtvr0Rp2gBA1upavVzVn4CR22u1b/vjr7uMX&#10;zmISrhMGHbT8CJFf7y4+bAffwCX2aDoIjEhcbAbf8j4l31RVlD1YEVfowdGlwmBFomPYV10QA7Fb&#10;U13W9VU1YOh8QAkxUvR2uuS7wq8UyPRdqQiJmZaTtlTWUNanvFa7rWj2Qfhey5MM8QYVVmhHRWeq&#10;W5EEew76DyqrZcCIKq0k2gqV0hJKD9TNun7Vzc9eeCi9kDnRzzbF96OV3w437iGQDYOPTfQPIXcx&#10;qmDzl/SxsZh1nM2CMTFJwU9Xm01NlsrzVbXgfIjpHtCyvGm50S63IRpx+BoT1aLUc0oOG8cGGp5N&#10;/bkuaRGN7u60MfmyjALcmMAOgh4xjev8aMTwIotOxlFw6aHs0tHAxP8DFNMdqV5PBfJ4LZxCSnDp&#10;zGscZWeYIgUz8KTsX8BTfoZCGb3/Ac+IUhldmsFWOwx/k71Yoab8swNT39mCJ+yO5XWLNTRDxbnT&#10;vOchfXku8OWv3P0GAAD//wMAUEsDBBQABgAIAAAAIQB6CO8L3wAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcqtY2B9KGOBVEIHGDtqhc3WSbBOJ1FLtt4OvZigMcZ3Y0+yZb&#10;jq4TRxxC68mAnikQSKWvWqoNvG2epnMQIVqqbOcJDXxhgGV+eZHZtPInWuFxHWvBJRRSa6CJsU+l&#10;DGWDzoaZ75H4tveDs5HlUMtqsCcud528UepWOtsSf2hsj0WD5ef64AzsXxbbh/dJ8fq4cc9JoeuP&#10;MBm/jbm+Gu/vQEQc418YzviMDjkz7fyBqiA61konPCYamCcaxDmhFpqd3a8j80z+35D/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKY5ylu6AQAA3QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHoI7wvfAAAACwEAAA8AAAAAAAAAAAAAAAAAFAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="black [3213]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00172DE8">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5CE0F955" wp14:editId="53CF3579">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-640715</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>553085</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6563360" cy="0"/>
@@ -3958,235 +4072,235 @@
                           <a:schemeClr val="tx1"/>
                         </a:solidFill>
                       </a:ln>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="4A126FB3" id="Łącznik prosty 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="-50.45pt,43.55pt" to="466.35pt,43.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUcmIsugEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcN3ayStRacfawq+2l&#10;alf9+AEsHmIkYBDQ2Pn3HXBir9pKVau9YBjmvZn3GO/vRmvYCULU6Fq+XtWcgZPYaXds+fdvjzfv&#10;OItJuE4YdNDyM0R+d3j7Zj/4BjbYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eXCoMViY7hWHVBDMRu&#10;TbWp6101YOh8QAkxUvRhuuSHwq8UyPRZqQiJmZZTb6msoazPea0Oe9Ecg/C9lpc2xH90YYV2VHSm&#10;ehBJsB9B/0ZltQwYUaWVRFuhUlpC0UBq1vUvar72wkPRQuZEP9sUX49Wfjrdu6dANgw+NtE/haxi&#10;VMHmL/XHxmLWeTYLxsQkBXfb3e3tjjyV17tqAfoQ0wdAy/Km5Ua7rEM04vQxJipGqdeUHDaODS1/&#10;v91sS1ZEo7tHbUy+K6MA9yawk6BHTOM6PxoRvMiik3EUXDSUXTobmOi/gGK6o67XU4E8XgunkBJc&#10;uvIaR9kZpqiDGVj/HXjJz1Aoo/cv4BlRKqNLM9hqh+FP1Rcr1JR/dWDSnS14xu5cXrdYQzNUnLvM&#10;ex7Sl+cCX/7Kw08AAAD//wMAUEsDBBQABgAIAAAAIQAV0A9u3wAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BbsIwDIbvk/YOkZG4QdJ2GrRrijYEl91gQ3BMG6+taJyuCdC9/TLtsB1tf/r9/flq&#10;NB274uBaSxKiuQCGVFndUi3h/W07WwJzXpFWnSWU8IUOVsX9Xa4ybW+0w+ve1yyEkMuUhMb7PuPc&#10;VQ0a5ea2Rwq3DzsY5cM41FwP6hbCTcdjIR65US2FD43qcd1gdd5fjIRy87mJk9N43B2SBxFHL4fX&#10;Kt1KOZ2Mz0/API7+D4Yf/aAORXAq7YW0Y52EWSREGlgJy0UELBBpEi+Alb8LXuT8f4XiGwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJRyYiy6AQAA3QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABXQD27fAAAACgEAAA8AAAAAAAAAAAAAAAAAFAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;" strokecolor="black [3213]">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21845317" w14:textId="77777777" w:rsidR="008141A5" w:rsidRDefault="008141A5" w:rsidP="00172DE8">
+    <w:p w14:paraId="2066B1CC" w14:textId="77777777" w:rsidR="003172FA" w:rsidRDefault="003172FA" w:rsidP="00172DE8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4660A5C8" w14:textId="77777777" w:rsidR="008141A5" w:rsidRDefault="008141A5" w:rsidP="00172DE8">
+    <w:p w14:paraId="3A6C67DE" w14:textId="77777777" w:rsidR="003172FA" w:rsidRDefault="003172FA" w:rsidP="00172DE8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37392DEF" w14:textId="1AC7F0D5" w:rsidR="0088540D" w:rsidRDefault="0088540D">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="036EEC3B" wp14:editId="496EDF54">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="topMargin">
             <wp:posOffset>233045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="871220" cy="614680"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="13" name="Grafika 13"/>
+          <wp:docPr id="2021585219" name="Grafika 2021585219"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="871220" cy="614680"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6238BFD0" w14:textId="0F27DC1D" w:rsidR="004F27E6" w:rsidRDefault="00172DE8" w:rsidP="00172DE8">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0733F77D" wp14:editId="43E3943F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <mc:AlternateContent>
             <mc:Choice Requires="wp14">
               <wp:positionV relativeFrom="topMargin">
                 <wp14:pctPosVOffset>25000</wp14:pctPosVOffset>
               </wp:positionV>
             </mc:Choice>
             <mc:Fallback>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>157480</wp:posOffset>
               </wp:positionV>
             </mc:Fallback>
           </mc:AlternateContent>
           <wp:extent cx="871220" cy="614680"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1" name="Grafika 1"/>
+          <wp:docPr id="935449440" name="Grafika 935449440"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                         <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="879688" cy="620681"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="037021B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69765E1C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4551,50 +4665,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31FA76CF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F5E890F2"/>
+    <w:lvl w:ilvl="0" w:tplc="78D85B0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BCA306C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71FA1A04"/>
     <w:lvl w:ilvl="0" w:tplc="055CFE2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1570" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2290" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4663,213 +4866,266 @@
     <w:lvl w:ilvl="7" w:tplc="04150003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7330" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="1" w16cid:durableId="452409185">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1710913839">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="490678347">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1980377555">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="640505191">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="893395447">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00172DE8"/>
+    <w:rsid w:val="0000456F"/>
     <w:rsid w:val="00031875"/>
     <w:rsid w:val="00055F1B"/>
+    <w:rsid w:val="000A26DF"/>
+    <w:rsid w:val="000B77F4"/>
+    <w:rsid w:val="000C50E3"/>
+    <w:rsid w:val="000F4137"/>
+    <w:rsid w:val="001564BE"/>
     <w:rsid w:val="00162155"/>
     <w:rsid w:val="00172DE8"/>
+    <w:rsid w:val="001A1B58"/>
+    <w:rsid w:val="001B09BE"/>
+    <w:rsid w:val="001B222E"/>
     <w:rsid w:val="001E08D8"/>
     <w:rsid w:val="001F4D0D"/>
+    <w:rsid w:val="002111F1"/>
     <w:rsid w:val="00235D5D"/>
     <w:rsid w:val="002424D4"/>
+    <w:rsid w:val="002A610A"/>
     <w:rsid w:val="002C2C52"/>
     <w:rsid w:val="002F0D94"/>
+    <w:rsid w:val="003172FA"/>
+    <w:rsid w:val="003317DC"/>
+    <w:rsid w:val="00361306"/>
+    <w:rsid w:val="00364484"/>
     <w:rsid w:val="00375414"/>
+    <w:rsid w:val="003C1E3A"/>
+    <w:rsid w:val="003E7E6D"/>
     <w:rsid w:val="00410A7A"/>
     <w:rsid w:val="00465F29"/>
     <w:rsid w:val="00473FAF"/>
     <w:rsid w:val="004839E6"/>
+    <w:rsid w:val="004A65E6"/>
+    <w:rsid w:val="004D31D0"/>
     <w:rsid w:val="004F27E6"/>
     <w:rsid w:val="004F7362"/>
     <w:rsid w:val="00505E0A"/>
+    <w:rsid w:val="00530FBB"/>
     <w:rsid w:val="00560185"/>
+    <w:rsid w:val="00574B11"/>
     <w:rsid w:val="005A1E67"/>
     <w:rsid w:val="005C73CC"/>
     <w:rsid w:val="00630437"/>
     <w:rsid w:val="00631967"/>
     <w:rsid w:val="0067102F"/>
     <w:rsid w:val="006761B2"/>
+    <w:rsid w:val="00680898"/>
     <w:rsid w:val="006C2482"/>
     <w:rsid w:val="006E4396"/>
     <w:rsid w:val="00731A80"/>
     <w:rsid w:val="00731C88"/>
     <w:rsid w:val="00735601"/>
     <w:rsid w:val="007416C9"/>
+    <w:rsid w:val="00767D13"/>
     <w:rsid w:val="0078706C"/>
+    <w:rsid w:val="00792EA9"/>
     <w:rsid w:val="007C1ECF"/>
     <w:rsid w:val="007C7A84"/>
+    <w:rsid w:val="007F2A8A"/>
     <w:rsid w:val="0081049C"/>
     <w:rsid w:val="008141A5"/>
+    <w:rsid w:val="00823B68"/>
     <w:rsid w:val="00837FFB"/>
     <w:rsid w:val="0088540D"/>
     <w:rsid w:val="008974E0"/>
+    <w:rsid w:val="008A24CE"/>
     <w:rsid w:val="008B37B8"/>
     <w:rsid w:val="008C1BB6"/>
+    <w:rsid w:val="00911168"/>
     <w:rsid w:val="00925658"/>
+    <w:rsid w:val="00940409"/>
     <w:rsid w:val="009459B4"/>
     <w:rsid w:val="009604A7"/>
     <w:rsid w:val="00962801"/>
+    <w:rsid w:val="00992D68"/>
     <w:rsid w:val="009936BD"/>
+    <w:rsid w:val="009B1D98"/>
     <w:rsid w:val="009C346A"/>
     <w:rsid w:val="009E0727"/>
     <w:rsid w:val="009F440A"/>
     <w:rsid w:val="00A05166"/>
     <w:rsid w:val="00A41F00"/>
     <w:rsid w:val="00A61630"/>
+    <w:rsid w:val="00A97E48"/>
     <w:rsid w:val="00A97FF6"/>
     <w:rsid w:val="00AB08B3"/>
+    <w:rsid w:val="00AD466E"/>
     <w:rsid w:val="00B21783"/>
     <w:rsid w:val="00B371E1"/>
+    <w:rsid w:val="00B60963"/>
     <w:rsid w:val="00B818DD"/>
+    <w:rsid w:val="00BB30B4"/>
     <w:rsid w:val="00BE0F2F"/>
     <w:rsid w:val="00BF56BC"/>
     <w:rsid w:val="00C048C6"/>
+    <w:rsid w:val="00C063BA"/>
     <w:rsid w:val="00C100CE"/>
     <w:rsid w:val="00C1034E"/>
     <w:rsid w:val="00C33086"/>
     <w:rsid w:val="00C37C33"/>
     <w:rsid w:val="00C42D00"/>
     <w:rsid w:val="00C7677C"/>
+    <w:rsid w:val="00CB7345"/>
     <w:rsid w:val="00CF2378"/>
+    <w:rsid w:val="00CF766E"/>
     <w:rsid w:val="00D21D46"/>
     <w:rsid w:val="00D37E68"/>
+    <w:rsid w:val="00D55312"/>
+    <w:rsid w:val="00D56160"/>
     <w:rsid w:val="00D810DD"/>
     <w:rsid w:val="00D90C17"/>
+    <w:rsid w:val="00DB3E1E"/>
+    <w:rsid w:val="00DE043D"/>
+    <w:rsid w:val="00E031FB"/>
     <w:rsid w:val="00E0329B"/>
+    <w:rsid w:val="00E200BF"/>
     <w:rsid w:val="00E205F5"/>
     <w:rsid w:val="00E31705"/>
     <w:rsid w:val="00E35C3B"/>
     <w:rsid w:val="00E6129C"/>
     <w:rsid w:val="00E750A6"/>
+    <w:rsid w:val="00E77FCE"/>
+    <w:rsid w:val="00E9350C"/>
     <w:rsid w:val="00EB5BA2"/>
     <w:rsid w:val="00ED7FAA"/>
     <w:rsid w:val="00EE23F3"/>
     <w:rsid w:val="00EE6F38"/>
     <w:rsid w:val="00EF7C40"/>
     <w:rsid w:val="00F14B99"/>
     <w:rsid w:val="00F65D42"/>
+    <w:rsid w:val="00F9773F"/>
+    <w:rsid w:val="00FB029A"/>
+    <w:rsid w:val="00FC308B"/>
+    <w:rsid w:val="00FE251D"/>
+    <w:rsid w:val="00FE6269"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="345C6E56"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AA2995B9-E5CA-463C-8B54-CC26E6F3667F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5321,50 +5577,71 @@
     <w:qFormat/>
     <w:rsid w:val="006E4396"/>
     <w:pPr>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Nagwek3"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek4Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F27E6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1134"/>
       </w:tabs>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:iCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek6Znak"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E77FCE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="9F5D00" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -5457,74 +5734,74 @@
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
     <w:name w:val="Nagłówek 2 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00172DE8"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tytu">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="TytuZnak"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00172DE8"/>
+    <w:rsid w:val="001564BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl/>
       <w:spacing w:before="160" w:after="160"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TytuZnak">
     <w:name w:val="Tytuł Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tytu"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00172DE8"/>
+    <w:rsid w:val="001564BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
     <w:name w:val="Nagłówek 3 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Nagwek3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006E4396"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="003475" w:themeColor="accent4"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
     <w:name w:val="Nagłówek 4 Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
@@ -5649,106 +5926,174 @@
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="textmainChar"/>
     <w:qFormat/>
     <w:rsid w:val="009936BD"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="160" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textmainChar">
     <w:name w:val="text main Char"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="textmain"/>
     <w:rsid w:val="009936BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="pl-PL"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Legenda">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0000456F"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Tekstzastpczy">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CF766E"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B77F4"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E77FCE"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="9F5D00" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UyteHipercze">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E77FCE"/>
+    <w:rPr>
+      <w:color w:val="212E3B" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="81221317">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1108157302">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceinpoland.pl/en/news/news%2C98125%2Cnask-test-new-polish-quantum-technology.html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-46800-5_15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="doi.org/10.1145/2630069" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.60097/ACIG/191475" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ieeeauthorcenter.ieee.org/your-role-in-article-production/ieee-editorial-style-manual/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.acigjournal.com/About-the-Journal,4549.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///Z:\ACIG\Dokumenty\ACIG_PapierFirmowy.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -6801,71 +7146,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FE2D1CE-343D-495F-BCEB-0856DBE931A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ACIG_PapierFirmowy.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7959</Characters>
+  <Pages>4</Pages>
+  <Words>1263</Words>
+  <Characters>7581</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>169</Lines>
-  <Paragraphs>101</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9232</CharactersWithSpaces>
+  <CharactersWithSpaces>8827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Klicki Piotr</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>